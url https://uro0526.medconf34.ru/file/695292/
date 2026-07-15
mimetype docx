--- v0 (2026-05-15)
+++ v1 (2026-07-15)
@@ -1,58 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="0FC1FD22" w14:textId="6E96BEEE" w:rsidR="006413AD" w:rsidRPr="00492F65" w:rsidRDefault="0010508B" w:rsidP="00492F65">
+    <w:p w14:paraId="0FC1FD22" w14:textId="7C12983B" w:rsidR="006413AD" w:rsidRPr="00492F65" w:rsidRDefault="0010508B" w:rsidP="00492F65">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="391" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00492F65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -412,113 +411,50 @@
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00492F65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Приветственное слово: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651919E6" w14:textId="77777777" w:rsidR="00DE173C" w:rsidRPr="006B480B" w:rsidRDefault="00DE173C" w:rsidP="00492F65">
-[...61 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3DAF0728" w14:textId="52BDCA1B" w:rsidR="00DE173C" w:rsidRPr="006B480B" w:rsidRDefault="00DE173C" w:rsidP="00492F65">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B480B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Чайковская Людмила Николаевна</w:t>
@@ -537,959 +473,901 @@
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>врач-физиотерапевт, главный внештатный специалист по санаторно-курортному лечению комитета здравоохранения Волгоградской области, заведующая отделением физиотерапии Волгоградской областной клинической больницы №1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B24CCB" w14:textId="1A390D7F" w:rsidR="00DE173C" w:rsidRPr="006B480B" w:rsidRDefault="00DE173C" w:rsidP="00492F65">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="273E7845" w14:textId="77777777" w:rsidR="00492F65" w:rsidRPr="00492F65" w:rsidRDefault="00DE173C" w:rsidP="00492F65">
+    <w:p w14:paraId="77FE64A1" w14:textId="0BE9E286" w:rsidR="002A1AD3" w:rsidRDefault="00DE173C" w:rsidP="002A1AD3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00492F65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">14.00-14.20 </w:t>
+        <w:t>14.00-14.</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00492F65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="009138A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A1AD3" w:rsidRPr="00492F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>«Новые тенденции в лечении ХБП у пациентов с СД 2 типа»</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>«СНМП: реалии и перспективы терапии»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C77D75" w14:textId="6FD05AF6" w:rsidR="00DE173C" w:rsidRPr="006B480B" w:rsidRDefault="00DE173C" w:rsidP="00492F65">
+    <w:p w14:paraId="75675F55" w14:textId="77777777" w:rsidR="002A1AD3" w:rsidRPr="009141E2" w:rsidRDefault="002A1AD3" w:rsidP="002A1AD3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B480B">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> Волгоградской области, заведующий нефрологическим отделением ГБУЗ «ВОКБ №1»</w:t>
+      <w:r w:rsidRPr="009141E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(Доклад при поддержке компании АО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009141E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Астеллас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009141E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009141E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Фарма</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009141E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D982F5" w14:textId="7081E943" w:rsidR="00DE173C" w:rsidRPr="006B480B" w:rsidRDefault="00DE173C" w:rsidP="00492F65">
+    <w:p w14:paraId="19C140FC" w14:textId="77777777" w:rsidR="002A1AD3" w:rsidRPr="006B480B" w:rsidRDefault="002A1AD3" w:rsidP="002A1AD3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006B480B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Круглов Владимир Александрович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B480B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> врач-уролог, доцент кафедрой урологии ФГБОУ ВО Астраханский ГМУ Минздрава России, к.м.н.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="505A529A" w14:textId="719E59BB" w:rsidR="00DE173C" w:rsidRDefault="00DE173C" w:rsidP="00492F65">
+    <w:p w14:paraId="273E7845" w14:textId="25E6B5D3" w:rsidR="002A1AD3" w:rsidRPr="006B480B" w:rsidRDefault="002A1AD3" w:rsidP="002A1AD3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FDDA5FF" w14:textId="77777777" w:rsidR="002A1AD3" w:rsidRPr="00492F65" w:rsidRDefault="00DE173C" w:rsidP="002A1AD3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00492F65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">14.20-14.50 </w:t>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00492F65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0-14.50 </w:t>
+      </w:r>
+      <w:r w:rsidR="002A1AD3" w:rsidRPr="00492F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t>«СНМП: реалии и перспективы терапии»</w:t>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1AD3" w:rsidRPr="00492F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="34343C"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Противорецидивная терапия уратного нефролитиаза. Как противостоять гиперурикемии?</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1AD3" w:rsidRPr="00492F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E558A9" w14:textId="1E941F62" w:rsidR="009141E2" w:rsidRPr="009141E2" w:rsidRDefault="009141E2" w:rsidP="00492F65">
+    <w:p w14:paraId="4535E36E" w14:textId="77777777" w:rsidR="002A1AD3" w:rsidRPr="006B480B" w:rsidRDefault="002A1AD3" w:rsidP="002A1AD3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009141E2">
-[...8 lines deleted...]
-        <w:t>(Доклад при поддержке компании АО «Астеллас Фарма». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B480B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Костромеев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B480B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сергей Анатольевич, врач-уролог, заведующий отделением урологии и малоинвазивных технологий ФГБУЗ ВМКЦ ФМБА РФ, к.м.н.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C304169" w14:textId="3B6D6E0E" w:rsidR="00DE173C" w:rsidRPr="006B480B" w:rsidRDefault="00DE173C" w:rsidP="00492F65">
+    <w:p w14:paraId="5C304169" w14:textId="3F62CADA" w:rsidR="00DE173C" w:rsidRPr="006B480B" w:rsidRDefault="00DE173C" w:rsidP="002A1AD3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B480B">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="60D91386" w14:textId="69F64CDE" w:rsidR="006413AD" w:rsidRPr="006B480B" w:rsidRDefault="006413AD" w:rsidP="00492F65">
+    <w:p w14:paraId="25C57DE9" w14:textId="77777777" w:rsidR="002A1AD3" w:rsidRPr="00492F65" w:rsidRDefault="00DE173C" w:rsidP="002A1AD3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14.50-15.10 </w:t>
+      </w:r>
+      <w:r w:rsidR="002A1AD3" w:rsidRPr="00492F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Современные подходы в лечении СНМП»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247C1CED" w14:textId="77777777" w:rsidR="002A1AD3" w:rsidRPr="006B480B" w:rsidRDefault="002A1AD3" w:rsidP="002A1AD3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...80 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="006B480B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t>Костромеев Сергей Анатольевич, врач-уролог, заведующий отделением урологии и малоинвазивных технологий ФГБУЗ ВМКЦ ФМБА РФ, к.м.н.</w:t>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Гончаров Николай Александрович, врач-уролог, заведующий урологическим отделением ГБУЗ «ВОКБ №1», к.м.н.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25E573A3" w14:textId="6E91EF7B" w:rsidR="00DE173C" w:rsidRPr="006B480B" w:rsidRDefault="00DE173C" w:rsidP="00492F65">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62663A42" w14:textId="77777777" w:rsidR="00DE173C" w:rsidRPr="00492F65" w:rsidRDefault="00DE173C" w:rsidP="00492F65">
+    <w:p w14:paraId="508CEF0A" w14:textId="77777777" w:rsidR="002A1AD3" w:rsidRPr="00492F65" w:rsidRDefault="00DE173C" w:rsidP="002A1AD3">
       <w:pPr>
+        <w:pStyle w:val="aff"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:highlight w:val="white"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00492F65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">15.10-15.30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00492F65">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="002A1AD3" w:rsidRPr="00492F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:highlight w:val="white"/>
-[...2 lines deleted...]
-        <w:t>«Современные подходы в лечении СНМП»</w:t>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Инфекции мочевых путей у женщин в постменопаузе»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9D3585" w14:textId="0F1C8B7F" w:rsidR="00DE173C" w:rsidRPr="006B480B" w:rsidRDefault="00DE173C" w:rsidP="00492F65">
+    <w:p w14:paraId="49BB3709" w14:textId="77777777" w:rsidR="002A1AD3" w:rsidRPr="006B480B" w:rsidRDefault="002A1AD3" w:rsidP="002A1AD3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B480B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>Гончаров Николай Александрович, врач-уролог, заведующий урологическим отделением ГБУЗ «ВОКБ №1», к.м.н.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Акимов Олег Викторович, врач–уролог, физиотерапевт «Клиники Семейного Здоровья», председатель Волгоградской ассоциации амбулаторных урологов</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625DFA61" w14:textId="4A5B4436" w:rsidR="00DE173C" w:rsidRPr="006B480B" w:rsidRDefault="00DE173C" w:rsidP="00492F65">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A13BB97" w14:textId="77777777" w:rsidR="006B480B" w:rsidRPr="00492F65" w:rsidRDefault="006B480B" w:rsidP="00492F65">
+    <w:p w14:paraId="253E9D53" w14:textId="77777777" w:rsidR="002A1AD3" w:rsidRPr="00492F65" w:rsidRDefault="006B480B" w:rsidP="002A1AD3">
       <w:pPr>
-        <w:pStyle w:val="aff"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00492F65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">15.30-15.50 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00492F65">
+      <w:r w:rsidR="002A1AD3" w:rsidRPr="00492F65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-        <w:t>«Инфекции мочевых путей у женщин в постменопаузе»</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Влияние </w:t>
+      </w:r>
+      <w:r w:rsidR="002A1AD3" w:rsidRPr="00492F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>COVID</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1AD3" w:rsidRPr="00492F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 19 на репродуктивное здоровье у мужчин»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A54B7D1" w14:textId="0F4BE8BA" w:rsidR="00DE173C" w:rsidRPr="006B480B" w:rsidRDefault="006B480B" w:rsidP="00492F65">
+    <w:p w14:paraId="6E263C23" w14:textId="541016DF" w:rsidR="002A1AD3" w:rsidRPr="006B480B" w:rsidRDefault="002A1AD3" w:rsidP="002A1AD3">
       <w:pPr>
-        <w:pBdr>
-[...5 lines deleted...]
-        </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B480B">
-[...18 lines deleted...]
-        <w:t>Клиники Семейного Здоровья», председатель Волгоградской ассоциации амбулаторных урологов</w:t>
+      <w:bookmarkStart w:id="0" w:name="_Hlk195699333"/>
+      <w:r w:rsidRPr="004D1416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Прокоп Ян Олегович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> врач-уролог, отделение урологии и малоинвазивных технологий ФГБУЗ ВМКЦ ФМБА РФ, аспирант кафедры урологии и репродуктивного здоровья человека с курсом детской урологии андрологии ФГБОУ ВО </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D1416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>РостГМУ</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D1416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Минздрава России</w:t>
+      </w:r>
+      <w:r w:rsidR="009138A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, к.м.н.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752BB3AB" w14:textId="2898AA9F" w:rsidR="006B480B" w:rsidRPr="006B480B" w:rsidRDefault="006B480B" w:rsidP="00492F65">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D67579E" w14:textId="69AD8C60" w:rsidR="006B480B" w:rsidRPr="00492F65" w:rsidRDefault="006B480B" w:rsidP="00492F65">
+    <w:p w14:paraId="13E79A09" w14:textId="77777777" w:rsidR="002A1AD3" w:rsidRPr="00492F65" w:rsidRDefault="006B480B" w:rsidP="002A1AD3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00492F65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">15.50-16.10 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00492F65">
+      <w:r w:rsidR="002A1AD3" w:rsidRPr="00492F65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">«Влияние </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00492F65">
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A1AD3" w:rsidRPr="00492F65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00492F65">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Уретроррагия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A1AD3" w:rsidRPr="00492F65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – 19 на репродуктивное здоровье </w:t>
-[...23 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>: случай из практики»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2887E697" w14:textId="4F35CF43" w:rsidR="006B480B" w:rsidRPr="006B480B" w:rsidRDefault="00492F65" w:rsidP="00492F65">
+    <w:p w14:paraId="370D0ABC" w14:textId="77777777" w:rsidR="002A1AD3" w:rsidRPr="006B480B" w:rsidRDefault="002A1AD3" w:rsidP="002A1AD3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk195699333"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> Минздрава России</w:t>
+      <w:r w:rsidRPr="006B480B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Акимов Олег Викторович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B480B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>врач–уролог, физиотерапевт «Клиники Семейного Здоровья», председатель Волгоградской ассоциации амбулаторных урологов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A904D8" w14:textId="662BC854" w:rsidR="006B480B" w:rsidRPr="006B480B" w:rsidRDefault="006B480B" w:rsidP="00492F65">
+    <w:p w14:paraId="2887E697" w14:textId="0A61A25F" w:rsidR="006B480B" w:rsidRPr="006B480B" w:rsidRDefault="006B480B" w:rsidP="002A1AD3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="579D81A5" w14:textId="77777777" w:rsidR="006B480B" w:rsidRPr="00492F65" w:rsidRDefault="006B480B" w:rsidP="00492F65">
+    <w:p w14:paraId="38B13401" w14:textId="27BECD9D" w:rsidR="006B480B" w:rsidRPr="006B480B" w:rsidRDefault="006B480B" w:rsidP="002A1AD3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16.10-16.30 </w:t>
+      </w:r>
+      <w:r w:rsidR="002A1AD3" w:rsidRPr="00492F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...67 lines deleted...]
-        <w:t>Клиники Семейного Здоровья», председатель Волгоградской ассоциации амбулаторных урологов</w:t>
+        <w:t>Дискуссия. Завершение работы конференции.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38243C14" w14:textId="6121A69A" w:rsidR="006B480B" w:rsidRPr="006B480B" w:rsidRDefault="006B480B" w:rsidP="00492F65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...69 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="50DA8128" w14:textId="77777777" w:rsidR="006413AD" w:rsidRPr="006B480B" w:rsidRDefault="006413AD" w:rsidP="00492F65">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006413AD" w:rsidRPr="006B480B" w:rsidSect="00713417">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="707" w:bottom="1134" w:left="1276" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0750B3E0" w14:textId="77777777" w:rsidR="00794035" w:rsidRDefault="00794035" w:rsidP="000E4985">
+    <w:p w14:paraId="0D9DEA3F" w14:textId="77777777" w:rsidR="00AA1278" w:rsidRDefault="00AA1278" w:rsidP="000E4985">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="376CC951" w14:textId="77777777" w:rsidR="00794035" w:rsidRDefault="00794035" w:rsidP="000E4985">
+    <w:p w14:paraId="17175CA7" w14:textId="77777777" w:rsidR="00AA1278" w:rsidRDefault="00AA1278" w:rsidP="000E4985">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -1573,208 +1451,221 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="00C4EAB1" w14:textId="77777777" w:rsidR="006413AD" w:rsidRDefault="006413AD" w:rsidP="000E4985">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="031CAAFB" w14:textId="77777777" w:rsidR="00794035" w:rsidRDefault="00794035" w:rsidP="000E4985">
+    <w:p w14:paraId="4098CA44" w14:textId="77777777" w:rsidR="00AA1278" w:rsidRDefault="00AA1278" w:rsidP="000E4985">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="625CB114" w14:textId="77777777" w:rsidR="00794035" w:rsidRDefault="00794035" w:rsidP="000E4985">
+    <w:p w14:paraId="1A6812E9" w14:textId="77777777" w:rsidR="00AA1278" w:rsidRDefault="00AA1278" w:rsidP="000E4985">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5B54EF4C" w14:textId="77777777" w:rsidR="00492F65" w:rsidRDefault="00492F65">
     <w:pPr>
       <w:pStyle w:val="af1"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="47A9B71D" w14:textId="77777777" w:rsidR="00492F65" w:rsidRDefault="00492F65">
     <w:pPr>
       <w:pStyle w:val="af1"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="41761D12" w14:textId="77777777" w:rsidR="00492F65" w:rsidRDefault="00492F65">
     <w:pPr>
       <w:pStyle w:val="af1"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006413AD"/>
     <w:rsid w:val="000254CB"/>
     <w:rsid w:val="00080B14"/>
+    <w:rsid w:val="00090944"/>
     <w:rsid w:val="000B7DED"/>
     <w:rsid w:val="000B7EC0"/>
     <w:rsid w:val="000E32C9"/>
     <w:rsid w:val="000E4985"/>
     <w:rsid w:val="000F52F0"/>
     <w:rsid w:val="0010508B"/>
     <w:rsid w:val="00171219"/>
     <w:rsid w:val="00226402"/>
     <w:rsid w:val="002705CD"/>
     <w:rsid w:val="00282731"/>
     <w:rsid w:val="00292D9B"/>
     <w:rsid w:val="002970CD"/>
+    <w:rsid w:val="002A1AD3"/>
+    <w:rsid w:val="002D0211"/>
     <w:rsid w:val="003168D0"/>
     <w:rsid w:val="00322E81"/>
     <w:rsid w:val="0037555D"/>
     <w:rsid w:val="00397A67"/>
     <w:rsid w:val="003F5F9A"/>
     <w:rsid w:val="00404CFD"/>
     <w:rsid w:val="00434749"/>
     <w:rsid w:val="00462E2F"/>
     <w:rsid w:val="00492F65"/>
     <w:rsid w:val="004C54E2"/>
+    <w:rsid w:val="005D6EC3"/>
     <w:rsid w:val="005D7569"/>
     <w:rsid w:val="005F6161"/>
     <w:rsid w:val="00620141"/>
     <w:rsid w:val="006413AD"/>
     <w:rsid w:val="006429C4"/>
     <w:rsid w:val="00687631"/>
     <w:rsid w:val="006B480B"/>
     <w:rsid w:val="00702FE3"/>
     <w:rsid w:val="00713417"/>
     <w:rsid w:val="0071618C"/>
     <w:rsid w:val="00794035"/>
     <w:rsid w:val="007C6534"/>
+    <w:rsid w:val="007D4F2F"/>
     <w:rsid w:val="0087639C"/>
+    <w:rsid w:val="0089626D"/>
     <w:rsid w:val="008D352D"/>
     <w:rsid w:val="008E29D6"/>
     <w:rsid w:val="008E34CF"/>
     <w:rsid w:val="008E6396"/>
+    <w:rsid w:val="009138A0"/>
     <w:rsid w:val="009141E2"/>
+    <w:rsid w:val="00963E35"/>
     <w:rsid w:val="009712AC"/>
     <w:rsid w:val="00971C51"/>
     <w:rsid w:val="009B4DE5"/>
     <w:rsid w:val="009C1A4C"/>
     <w:rsid w:val="009D0314"/>
+    <w:rsid w:val="009D0579"/>
     <w:rsid w:val="009D3280"/>
+    <w:rsid w:val="00A44E44"/>
     <w:rsid w:val="00A62E12"/>
     <w:rsid w:val="00A96C21"/>
+    <w:rsid w:val="00AA1278"/>
     <w:rsid w:val="00AA1AEC"/>
     <w:rsid w:val="00AD727B"/>
     <w:rsid w:val="00AE0982"/>
     <w:rsid w:val="00AF72C3"/>
     <w:rsid w:val="00B03BBF"/>
     <w:rsid w:val="00B41B5D"/>
     <w:rsid w:val="00B50529"/>
     <w:rsid w:val="00B67A93"/>
+    <w:rsid w:val="00BA4EFB"/>
     <w:rsid w:val="00BA6DDB"/>
     <w:rsid w:val="00C5161C"/>
     <w:rsid w:val="00C573B3"/>
     <w:rsid w:val="00C67F44"/>
     <w:rsid w:val="00C81999"/>
     <w:rsid w:val="00CB2394"/>
     <w:rsid w:val="00CD79EA"/>
     <w:rsid w:val="00D03D2D"/>
     <w:rsid w:val="00D24C58"/>
     <w:rsid w:val="00D32069"/>
     <w:rsid w:val="00D43C14"/>
     <w:rsid w:val="00D44CC2"/>
     <w:rsid w:val="00D54CB7"/>
     <w:rsid w:val="00D77A92"/>
     <w:rsid w:val="00D90B02"/>
     <w:rsid w:val="00DB35C6"/>
     <w:rsid w:val="00DE173C"/>
     <w:rsid w:val="00E21B13"/>
     <w:rsid w:val="00E43ED5"/>
+    <w:rsid w:val="00E77811"/>
     <w:rsid w:val="00E8688E"/>
     <w:rsid w:val="00ED074B"/>
     <w:rsid w:val="00EE7CA0"/>
     <w:rsid w:val="00F072EE"/>
     <w:rsid w:val="00F41B68"/>
     <w:rsid w:val="00F74856"/>
     <w:rsid w:val="00F9622A"/>
     <w:rsid w:val="00FE5E9B"/>
     <w:rsid w:val="00FF529E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3718,51 +3609,54 @@
         <w:top w:w="105" w:type="dxa"/>
         <w:left w:w="105" w:type="dxa"/>
         <w:bottom w:w="105" w:type="dxa"/>
         <w:right w:w="105" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="afff6">
     <w:basedOn w:val="TableNormal1"/>
     <w:rsid w:val="006413AD"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="105" w:type="dxa"/>
         <w:left w:w="105" w:type="dxa"/>
         <w:bottom w:w="105" w:type="dxa"/>
         <w:right w:w="105" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4050,106 +3944,66 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>350</Words>
-  <Characters>1998</Characters>
+  <Words>290</Words>
+  <Characters>1658</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="35" baseType="lpstr">
-[...33 lines deleted...]
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2344</CharactersWithSpaces>
+  <CharactersWithSpaces>1945</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Вера</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>